--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -1,91 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Schedule" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Doctor Schedule" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Doctor Schedule'!$A$5:$J$6</definedName>
+  </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b val="1"/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <sz val="16"/>
+    </font>
+    <font>
+      <color rgb="00555555"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <sz val="10"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="002F5BFF"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="00555555"/>
+      </left>
+      <right style="thin">
+        <color rgb="00555555"/>
+      </right>
+      <top style="thin">
+        <color rgb="00555555"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="00555555"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -410,86 +468,178 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="20" customWidth="1" min="1" max="1"/>
-[...3 lines deleted...]
-    <col width="40" customWidth="1" min="5" max="5"/>
+    <col width="34" customWidth="1" min="1" max="1"/>
+    <col width="18" customWidth="1" min="2" max="2"/>
+    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
+    <col width="14" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
-    <row r="1">
-      <c r="A1" t="inlineStr">
+    <row r="1" ht="24" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>✚  HIPPOCRATES</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="28" customHeight="1">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Doctor Schedule</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>Week: 03.08.2026 – 09.08.2026 | Generated on: 04.08.2026 00:10</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="8" customHeight="1"/>
+    <row r="5" ht="32" customHeight="1">
+      <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Doctor</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
-[...16 lines deleted...]
-          <t>Comment</t>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>Specialty</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>Room</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Mon
+(03.08)</t>
+        </is>
+      </c>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
+          <t>Tue
+(04.08)</t>
+        </is>
+      </c>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Wed
+(05.08)</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>Thu
+(06.08)</t>
+        </is>
+      </c>
+      <c r="H5" s="4" t="inlineStr">
+        <is>
+          <t>Fri
+(07.08)</t>
+        </is>
+      </c>
+      <c r="I5" s="4" t="inlineStr">
+        <is>
+          <t>Sat
+(08.08)</t>
+        </is>
+      </c>
+      <c r="J5" s="4" t="inlineStr">
+        <is>
+          <t>Sun
+(09.08)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t>No schedule available</t>
+        </is>
+      </c>
+      <c r="B6" s="5" t="n"/>
+      <c r="C6" s="5" t="n"/>
+      <c r="D6" s="5" t="n"/>
+      <c r="E6" s="5" t="n"/>
+      <c r="F6" s="5" t="n"/>
+      <c r="G6" s="5" t="n"/>
+      <c r="H6" s="5" t="n"/>
+      <c r="I6" s="5" t="n"/>
+      <c r="J6" s="5" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="6" t="inlineStr">
+        <is>
+          <t>Generated automatically by Hippocrates V4.7 • 04.08.2026 00:10</t>
         </is>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A5:J6"/>
+  <mergeCells count="5">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A6:J6"/>
+    <mergeCell ref="A9:J9"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A2:J2"/>
+  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>